--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -8,218 +8,232 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="OF-006" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="28">
   <si>
     <t>HOME360°</t>
   </si>
   <si>
     <t>TC SRL — Via Tommaso Landolfi 167, 03100 Frosinone (FR) · P.IVA 03288070604 · ordini@home-360.it</t>
   </si>
   <si>
     <t>Ordine a fornitore OF-006</t>
   </si>
   <si>
     <t>Fornitore</t>
   </si>
   <si>
     <t>Alessandro Di Salvo</t>
   </si>
   <si>
     <t>Data ordine</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>Consegna prevista</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Condizioni pagamento</t>
   </si>
   <si>
     <t>Energieker: 30gg acc.50% + 60gg saldo 50%</t>
   </si>
   <si>
     <t>Codice</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Q.tà</t>
   </si>
   <si>
     <t>UM</t>
   </si>
   <si>
     <t>Prezzo</t>
   </si>
   <si>
     <t>Totale</t>
+  </si>
+  <si>
+    <t>RIF. ORDINE OC-001: Valorem — Via Piccinni 19</t>
   </si>
   <si>
     <t>R11NRAL</t>
   </si>
   <si>
     <t>Energieker — RETT NEREIDI ALMOND 60X120</t>
   </si>
   <si>
     <t>mq</t>
   </si>
   <si>
     <t>R26WWCA</t>
   </si>
   <si>
     <t>Energieker — RETT WOODWISE CARAMEL 20X120</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Imponibile righe</t>
   </si>
   <si>
     <t>Imponibile</t>
   </si>
   <si>
     <t>IVA 22%</t>
   </si>
   <si>
     <t>TOTALE (IVA inclusa)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFE50000"/>
       <sz val="18"/>
     </font>
     <font>
       <color rgb="FF64748B"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1A1A25"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
+      <color rgb="FFE50000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b/>
       <color rgb="FF64748B"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
       <color rgb="FFE50000"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1A1A25"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFDEAEA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -519,51 +533,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
@@ -613,174 +627,185 @@
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+      <c r="A11" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B11" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12">
+        <v>76.2795</v>
+      </c>
+      <c r="D12" t="s">
         <v>20</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" s="7">
+        <v>14.5</v>
+      </c>
+      <c r="F12" s="7">
+        <v>1106.05275</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>21</v>
       </c>
-      <c r="C12">
-[...5 lines deleted...]
-      <c r="E12" s="6">
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13">
+        <v>173.0425</v>
+      </c>
+      <c r="D13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="7">
         <v>13.5</v>
       </c>
-      <c r="F12" s="6">
-[...20 lines deleted...]
-        <v>3363.9570000000003</v>
+      <c r="F13" s="7">
+        <v>2336.07375</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F15" s="6">
-        <v>3363.96</v>
+      <c r="F15" s="7">
+        <v>3442.1265000000003</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F16" s="6">
-        <v>740.07</v>
+      <c r="F16" s="7">
+        <v>3442.13</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="E17" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F17" s="8">
-        <v>4104.03</v>
+      <c r="F17" s="7">
+        <v>757.27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="9">
+        <v>4199.4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OF-006</vt:lpstr>
     </vt:vector>